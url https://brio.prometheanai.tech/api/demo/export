--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -93,51 +93,51 @@
   <si>
     <t>muestra-3</t>
   </si>
   <si>
     <t>Lucía</t>
   </si>
   <si>
     <t>La experiencia</t>
   </si>
   <si>
     <t>Todo muy fácil y bonito.</t>
   </si>
   <si>
     <t>Formulario</t>
   </si>
   <si>
     <t>Datos de muestra — Brío</t>
   </si>
   <si>
     <t>Respuestas</t>
   </si>
   <si>
     <t>Exportado (UTC)</t>
   </si>
   <si>
-    <t>2026-10-23T23:04:02.435Z</t>
+    <t>2026-10-24T02:59:12.314Z</t>
   </si>
   <si>
     <t>Creado con</t>
   </si>
   <si>
     <t>Brío</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>Cada respuesta conserva las preguntas y opciones de su versión publicada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>